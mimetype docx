--- v0 (2025-10-24)
+++ v1 (2026-06-08)
@@ -131,51 +131,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Markedcontent"/>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Markedcontent"/>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>Prix modèle exposé 16 980 €</w:t>
+        <w:t>Prix modèle exposé 17 760 €</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Markedcontent"/>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>Hors frais de livraison</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="8391" w:h="11906"/>
       <w:pgMar w:left="720" w:right="720" w:header="0" w:top="720" w:footer="0" w:bottom="720" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 